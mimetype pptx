--- v0 (2025-10-28)
+++ v1 (2026-10-23)
@@ -1,32 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="PNG" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
@@ -242,51 +241,51 @@
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="338032"/>
     <a:srgbClr val="70AD47"/>
     <a:srgbClr val="50190D"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{C43AB635-FFA0-4C0C-BDE3-048D5167EFF4}" v="1" dt="2025-10-21T11:01:57.173"/>
+    <p1510:client id="{A5A7BD00-C38B-4CF2-845F-9508437B72F4}" v="10" dt="2026-10-15T13:29:17.670"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Style moyen 2 - Accentuation 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
@@ -1713,111 +1712,158 @@
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:tint val="20000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="12475" autoAdjust="0"/>
     <p:restoredTop sz="93362" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="76" d="100"/>
-          <a:sy n="76" d="100"/>
+          <a:sx n="57" d="100"/>
+          <a:sy n="57" d="100"/>
         </p:scale>
-        <p:origin x="402" y="84"/>
+        <p:origin x="1044" y="40"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="-24990"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="3" d="2"/>
         <a:sy n="3" d="2"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Mathilde HEURTAUX" userId="154d16ec-8e9e-4a5a-9e93-63e172d9940b" providerId="ADAL" clId="{FEA97E17-5E96-4346-9724-2CF3B01D5063}"/>
-    <pc:docChg chg="modSld">
-      <pc:chgData name="Mathilde HEURTAUX" userId="154d16ec-8e9e-4a5a-9e93-63e172d9940b" providerId="ADAL" clId="{FEA97E17-5E96-4346-9724-2CF3B01D5063}" dt="2025-10-21T11:01:28" v="10" actId="20577"/>
+    <pc:docChg chg="modSld modMainMaster">
+      <pc:chgData name="Mathilde HEURTAUX" userId="154d16ec-8e9e-4a5a-9e93-63e172d9940b" providerId="ADAL" clId="{FEA97E17-5E96-4346-9724-2CF3B01D5063}" dt="2026-10-15T13:29:17.670" v="6" actId="179"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="modSp mod">
-        <pc:chgData name="Mathilde HEURTAUX" userId="154d16ec-8e9e-4a5a-9e93-63e172d9940b" providerId="ADAL" clId="{FEA97E17-5E96-4346-9724-2CF3B01D5063}" dt="2025-10-21T11:01:28" v="10" actId="20577"/>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Mathilde HEURTAUX" userId="154d16ec-8e9e-4a5a-9e93-63e172d9940b" providerId="ADAL" clId="{FEA97E17-5E96-4346-9724-2CF3B01D5063}" dt="2026-10-15T13:24:43.032" v="0" actId="14826"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="1111676050" sldId="345"/>
         </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Mathilde HEURTAUX" userId="154d16ec-8e9e-4a5a-9e93-63e172d9940b" providerId="ADAL" clId="{FEA97E17-5E96-4346-9724-2CF3B01D5063}" dt="2026-10-15T13:24:43.032" v="0" actId="14826"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1111676050" sldId="345"/>
+            <ac:picMk id="5" creationId="{85865D22-BAE4-4E38-8158-240FBD6887AF}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Mathilde HEURTAUX" userId="154d16ec-8e9e-4a5a-9e93-63e172d9940b" providerId="ADAL" clId="{FEA97E17-5E96-4346-9724-2CF3B01D5063}" dt="2026-10-15T13:28:10.533" v="4"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="992920581" sldId="627"/>
+        </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Mathilde HEURTAUX" userId="154d16ec-8e9e-4a5a-9e93-63e172d9940b" providerId="ADAL" clId="{FEA97E17-5E96-4346-9724-2CF3B01D5063}" dt="2025-10-21T11:01:28" v="10" actId="20577"/>
+          <ac:chgData name="Mathilde HEURTAUX" userId="154d16ec-8e9e-4a5a-9e93-63e172d9940b" providerId="ADAL" clId="{FEA97E17-5E96-4346-9724-2CF3B01D5063}" dt="2026-10-15T13:28:10.533" v="4"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1111676050" sldId="345"/>
-            <ac:spMk id="3" creationId="{83B757DB-F4A3-4CFE-BBAF-1293A7FE7D6A}"/>
+            <pc:sldMk cId="992920581" sldId="627"/>
+            <ac:spMk id="3" creationId="{E2883A4C-1DC3-4F85-A9AE-7849BFF03003}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
+      <pc:sldMasterChg chg="modSp modSldLayout">
+        <pc:chgData name="Mathilde HEURTAUX" userId="154d16ec-8e9e-4a5a-9e93-63e172d9940b" providerId="ADAL" clId="{FEA97E17-5E96-4346-9724-2CF3B01D5063}" dt="2026-10-15T13:29:17.670" v="6" actId="179"/>
+        <pc:sldMasterMkLst>
+          <pc:docMk/>
+          <pc:sldMasterMk cId="3393127487" sldId="2147483648"/>
+        </pc:sldMasterMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Mathilde HEURTAUX" userId="154d16ec-8e9e-4a5a-9e93-63e172d9940b" providerId="ADAL" clId="{FEA97E17-5E96-4346-9724-2CF3B01D5063}" dt="2026-10-15T13:29:17.670" v="6" actId="179"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="3393127487" sldId="2147483648"/>
+            <ac:spMk id="3" creationId="{EBC6A077-A23B-4FD1-ADE3-7D67B8EDF229}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:sldLayoutChg chg="modSp">
+          <pc:chgData name="Mathilde HEURTAUX" userId="154d16ec-8e9e-4a5a-9e93-63e172d9940b" providerId="ADAL" clId="{FEA97E17-5E96-4346-9724-2CF3B01D5063}" dt="2026-10-15T13:26:44.509" v="1" actId="14826"/>
+          <pc:sldLayoutMkLst>
+            <pc:docMk/>
+            <pc:sldMasterMk cId="3393127487" sldId="2147483648"/>
+            <pc:sldLayoutMk cId="2130812383" sldId="2147483650"/>
+          </pc:sldLayoutMkLst>
+          <pc:picChg chg="mod">
+            <ac:chgData name="Mathilde HEURTAUX" userId="154d16ec-8e9e-4a5a-9e93-63e172d9940b" providerId="ADAL" clId="{FEA97E17-5E96-4346-9724-2CF3B01D5063}" dt="2026-10-15T13:26:44.509" v="1" actId="14826"/>
+            <ac:picMkLst>
+              <pc:docMk/>
+              <pc:sldMasterMk cId="3393127487" sldId="2147483648"/>
+              <pc:sldLayoutMk cId="2130812383" sldId="2147483650"/>
+              <ac:picMk id="10" creationId="{45A9A1F9-D038-42F8-A266-B55562DEBA30}"/>
+            </ac:picMkLst>
+          </pc:picChg>
+        </pc:sldLayoutChg>
+      </pc:sldMasterChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
@@ -1877,51 +1923,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3850443" y="0"/>
             <a:ext cx="2945659" cy="498056"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A1F0D823-EC14-41AB-855F-C64394C5226F}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>21/10/2025</a:t>
+              <a:t>15/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé du pied de page 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B27F77A2-A4CF-44F1-8D3D-1C1F875EEAC9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="9428584"/>
             <a:ext cx="2945659" cy="498055"/>
@@ -2059,51 +2105,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3850443" y="0"/>
             <a:ext cx="2945659" cy="498056"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B42AAA99-C034-46A9-B43F-EC09C46A1E92}" type="datetimeFigureOut">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>21/10/2025</a:t>
+              <a:t>15/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de l'image des diapositives 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="422275" y="1241425"/>
             <a:ext cx="5953125" cy="3349625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2420,131 +2466,131 @@
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1812779788"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.PNG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Diapositive de titre">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titre 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3700002F-A2F9-4B75-8927-71273F73C03D}"/>
@@ -2648,82 +2694,82 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de la date 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36256D6C-EF92-42BE-80A7-7AE14E9F10DE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{BBED8078-B849-45F6-8EF2-57FF8147FA57}" type="datetime1">
+            <a:fld id="{9EA37FF8-FFAA-4028-B5F1-5CFC72DB58A2}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>21/10/2025</a:t>
+              <a:t>15/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09A23F46-241D-44CA-B65B-A531FD3EBCFF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du numéro de diapositive 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7869DCA5-1072-4F55-BC52-3643B8B45D70}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -2849,82 +2895,82 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de la date 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D8E6502-300F-4407-9D14-BF87DB6E1E48}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E3211325-DF04-4AE2-97BE-8FE7EDE5C9F1}" type="datetime1">
+            <a:fld id="{4A9327D1-FCF9-4960-9BCE-DD7670808F09}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>21/10/2025</a:t>
+              <a:t>15/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6A1BA0B-6C72-4485-A7D4-6219D5C947EF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du numéro de diapositive 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2500C2FB-3B4E-4FF1-8768-136CCC12864E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -3140,82 +3186,82 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de la date 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABBA6FFF-8FF9-4AB7-912C-36083E843E8D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{0633B65B-E7FF-43C5-AC79-D863FDF695BA}" type="datetime1">
+            <a:fld id="{36F88263-A183-40E9-95C4-758F718487DB}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>21/10/2025</a:t>
+              <a:t>15/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F24A683-6F08-4CCB-9E84-5BFD6F16D01F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du numéro de diapositive 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5FDB677-F377-4B70-85DD-D9E0001DF565}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -3475,76 +3521,76 @@
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez le style des sous-titres du masque</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de la date 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{CC84A20F-FD25-4B1C-B24B-2A2BDEC53607}" type="datetime1">
+            <a:fld id="{2E164E71-E051-4DBC-ADA7-3300D47B19D2}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>21/10/2025</a:t>
+              <a:t>15/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du numéro de diapositive 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{73BE6C78-AC98-44EA-B8E5-4EA9AC15EF16}" type="slidenum">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
@@ -3646,76 +3692,76 @@
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de la date 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{C7557DF8-4C95-4198-B22A-00F6B735A781}" type="datetime1">
+            <a:fld id="{FCED381D-0313-483D-9A0B-AE7C170886F5}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>21/10/2025</a:t>
+              <a:t>15/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du numéro de diapositive 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{73BE6C78-AC98-44EA-B8E5-4EA9AC15EF16}" type="slidenum">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
@@ -3894,76 +3940,76 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez les styles du texte du masque</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de la date 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{4B4D4A6C-C20A-45B3-8E35-EF7061A2119F}" type="datetime1">
+            <a:fld id="{9AD4ECA6-D494-48E7-9375-3AB806D296D1}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>21/10/2025</a:t>
+              <a:t>15/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du numéro de diapositive 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{73BE6C78-AC98-44EA-B8E5-4EA9AC15EF16}" type="slidenum">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
@@ -4182,76 +4228,76 @@
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé de la date 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F7EDBD79-C79E-4A68-9181-7D3EE684437B}" type="datetime1">
+            <a:fld id="{7DBE991F-9232-40C3-85D8-A2D64616E5F9}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>21/10/2025</a:t>
+              <a:t>15/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du pied de page 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Espace réservé du numéro de diapositive 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{73BE6C78-AC98-44EA-B8E5-4EA9AC15EF16}" type="slidenum">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
@@ -4604,76 +4650,76 @@
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Espace réservé de la date 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{F501AFF0-4438-4CDE-A890-4EDD3D23E764}" type="datetime1">
+            <a:fld id="{01BAD766-CFB2-4575-B929-CEFD33836BBB}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>21/10/2025</a:t>
+              <a:t>15/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Espace réservé du pied de page 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Espace réservé du numéro de diapositive 8"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{73BE6C78-AC98-44EA-B8E5-4EA9AC15EF16}" type="slidenum">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
@@ -4724,76 +4770,76 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez le style du titre</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Espace réservé de la date 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{193B56AD-033A-4936-990B-8FED57BDEDC1}" type="datetime1">
+            <a:fld id="{B5511653-C0DF-438E-95D0-D60E94276140}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>21/10/2025</a:t>
+              <a:t>15/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé du pied de page 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du numéro de diapositive 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{73BE6C78-AC98-44EA-B8E5-4EA9AC15EF16}" type="slidenum">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
@@ -4822,76 +4868,76 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Espace réservé de la date 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{0CEF81DE-09F3-47FD-B9DA-08B628338FCD}" type="datetime1">
+            <a:fld id="{9192DC28-554C-4CF3-9113-CE8EE4B5FFF8}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>21/10/2025</a:t>
+              <a:t>15/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Espace réservé du pied de page 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé du numéro de diapositive 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{73BE6C78-AC98-44EA-B8E5-4EA9AC15EF16}" type="slidenum">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
@@ -5100,76 +5146,76 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez les styles du texte du masque</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé de la date 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{E2C950DE-B786-4BC3-B113-61473E50AFAA}" type="datetime1">
+            <a:fld id="{9BD9DC77-712F-4427-B32E-44F3B1CDD8EF}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>21/10/2025</a:t>
+              <a:t>15/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du pied de page 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Espace réservé du numéro de diapositive 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{73BE6C78-AC98-44EA-B8E5-4EA9AC15EF16}" type="slidenum">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
@@ -5304,97 +5350,97 @@
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de la date 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BB41C59-9301-4FE1-880D-DD1488DE5B7F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311368" y="6414381"/>
             <a:ext cx="1043152" cy="286188"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{142F915A-DCD0-4D99-8F15-F1195A44534D}" type="datetime1">
+            <a:fld id="{A48E87C7-0E44-4224-B403-F9D06EE91133}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>21/10/2025</a:t>
+              <a:t>15/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78C440CF-082E-4FE1-8DA6-F614A8B86170}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1744717" y="6381328"/>
             <a:ext cx="8702566" cy="476672"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr b="1">
                 <a:solidFill>
                   <a:schemeClr val="accent6">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du numéro de diapositive 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{220A3FE7-1FBE-4FEA-ADDB-7A24F72347A6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11128489" y="6381328"/>
             <a:ext cx="643759" cy="476672"/>
@@ -5461,64 +5507,64 @@
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Image 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45A9A1F9-D038-42F8-A266-B55562DEBA30}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="print">
+          <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5661" y="6301023"/>
-            <a:ext cx="2122278" cy="555869"/>
+            <a:off x="4109" y="6301023"/>
+            <a:ext cx="1919901" cy="555869"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2130812383"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Image avec légende">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
@@ -5683,76 +5729,76 @@
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Modifiez les styles du texte du masque</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé de la date 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{EEEAA2B9-FFE8-42D9-A35A-18407ED2C2FA}" type="datetime1">
+            <a:fld id="{643AE009-348F-42CF-983C-2A8A6CF67C46}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>21/10/2025</a:t>
+              <a:t>15/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du pied de page 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Espace réservé du numéro de diapositive 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{73BE6C78-AC98-44EA-B8E5-4EA9AC15EF16}" type="slidenum">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
@@ -5854,76 +5900,76 @@
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de la date 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{6E990F32-11A4-4EF6-BE6F-804D9BC68DD5}" type="datetime1">
+            <a:fld id="{AA1F189F-6C28-4FB1-A220-C7721610BCB6}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>21/10/2025</a:t>
+              <a:t>15/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du numéro de diapositive 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{73BE6C78-AC98-44EA-B8E5-4EA9AC15EF16}" type="slidenum">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
@@ -6035,76 +6081,76 @@
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="fr-FR"/>
               <a:t>Cinquième niveau</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de la date 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{5AE1B70F-F3B9-494E-A7A8-A81704BD6BC3}" type="datetime1">
+            <a:fld id="{A17DF8C5-3735-4406-AF2E-9068A6731849}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>21/10/2025</a:t>
+              <a:t>15/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du numéro de diapositive 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{73BE6C78-AC98-44EA-B8E5-4EA9AC15EF16}" type="slidenum">
               <a:rPr lang="fr-FR" smtClean="0"/>
               <a:t>‹N°›</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
@@ -6301,82 +6347,82 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé de la date 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0333735-B18A-4631-966E-33FB667E8B45}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{01F84658-D5E7-43F3-B83E-8DFF5CAC5307}" type="datetime1">
+            <a:fld id="{3B713166-FBBF-4273-BCC5-B547F8BB57B6}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>21/10/2025</a:t>
+              <a:t>15/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB71F547-D5DB-460D-B36D-AA7984801887}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du numéro de diapositive 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0F9E27D-2225-4075-9C33-A1EA5195F2DF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -6654,82 +6700,82 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé de la date 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62225DD8-53B3-40BC-BA4F-0616B292C371}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{539BA99B-BDF6-4A04-B91C-2B64E8456F0B}" type="datetime1">
+            <a:fld id="{2B1D4455-F855-45C1-9CC9-AC7994E06430}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>21/10/2025</a:t>
+              <a:t>15/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du pied de page 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CA7DB9E-7ECF-4A35-A6A5-FAEA26944A71}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Espace réservé du numéro de diapositive 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CFBBC68-EEBC-444E-9BC1-0032EA78ED6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -7149,82 +7195,82 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Espace réservé de la date 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFCF9390-B414-4D62-8D49-C9F42E121DFC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{750BB104-85A4-4E34-9E86-57ADE7127B6F}" type="datetime1">
+            <a:fld id="{09ADC9CF-2C23-48E5-B75C-C376E897F13E}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>21/10/2025</a:t>
+              <a:t>15/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Espace réservé du pied de page 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFD3D423-3079-4F5B-AAF8-1553143C4584}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Espace réservé du numéro de diapositive 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBEA679E-C30F-4FDB-8D76-E2E233DD6A77}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -7378,82 +7424,82 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Espace réservé de la date 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D148FFD9-4050-4B56-8008-019B9C97EE6D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{61E851E7-B6B9-4655-9DF6-F35D59D6676C}" type="datetime1">
+            <a:fld id="{3D131285-E8DF-42D6-B320-987CD1558041}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>21/10/2025</a:t>
+              <a:t>15/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé du pied de page 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AF3C559-839A-4BFC-A029-24FD5FD2B8D4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du numéro de diapositive 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E3FC461-1550-44A3-BEB2-9F08FDAB5EBE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -7574,82 +7620,82 @@
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Espace réservé de la date 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F51D1524-7675-4D21-BD3D-5AC36658AB09}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{2C9D61B3-EB30-42BB-8BB7-B1C966E71422}" type="datetime1">
+            <a:fld id="{B3C17E0B-98C0-45C6-8C3D-06D5C2F0143F}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>21/10/2025</a:t>
+              <a:t>15/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Espace réservé du pied de page 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F71401D-79F1-48D7-9042-3AD644463BB7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé du numéro de diapositive 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D44F3E09-EB2F-4465-96F8-3CDED8EDB3C0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -7968,82 +8014,82 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé de la date 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3D738F8-72BC-445B-8CE1-16F3C4DF3526}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{FFC0876A-D494-43D0-A436-43D6128E9E68}" type="datetime1">
+            <a:fld id="{0141E31A-0692-4949-B0ED-92F01C3BCCFA}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>21/10/2025</a:t>
+              <a:t>15/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du pied de page 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F316A1F0-5AF2-4542-96C1-1333249C3569}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Espace réservé du numéro de diapositive 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4005B753-93EC-4B40-8783-E37234F5CE91}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -8339,82 +8385,82 @@
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé de la date 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5875FED-A0C1-4977-A642-C731ECCBDAFD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{95F45101-1859-4839-AC22-CF4E55B922B1}" type="datetime1">
+            <a:fld id="{6FE628F9-FC5F-4F80-89AB-30ED80CDBE23}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>21/10/2025</a:t>
+              <a:t>15/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du pied de page 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B66123A8-A6D8-47BC-9332-79B310822A6C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Espace réservé du numéro de diapositive 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EBA4E43-7320-4191-A3CB-5D61A8F8A376}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -8498,55 +8544,55 @@
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5661" y="6301023"/>
             <a:ext cx="2122278" cy="555869"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="369976647"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -8671,100 +8717,100 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6435287"/>
             <a:ext cx="1116724" cy="286188"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{65282227-AE51-47C8-841B-1D0DB32E0AC7}" type="datetime1">
+            <a:fld id="{6C5024DF-F76B-4BA7-94DF-E9E61EC1CD0E}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>21/10/2025</a:t>
+              <a:t>15/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64E751EE-B18D-4311-9C0B-DC0076CDCD44}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1699113" y="6381328"/>
             <a:ext cx="8786648" cy="476672"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1200" b="1">
                 <a:solidFill>
                   <a:schemeClr val="accent6">
                     <a:lumMod val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du numéro de diapositive 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6C6A11E-5F97-4B4A-B921-139644A701D0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11191014" y="6381328"/>
             <a:ext cx="612228" cy="476670"/>
@@ -8826,60 +8872,52 @@
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="2800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="accent6">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="1000"/>
         </a:spcBef>
-        <a:buFontTx/>
-[...8 lines deleted...]
-        </a:buBlip>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
         <a:defRPr sz="2200" b="0" kern="1200">
           <a:solidFill>
             <a:schemeClr val="accent2">
               <a:lumMod val="50000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="500"/>
         </a:spcBef>
         <a:buClr>
           <a:schemeClr val="accent2">
             <a:lumMod val="50000"/>
           </a:schemeClr>
         </a:buClr>
         <a:buFont typeface="Symbol" panose="05050102010706020507" pitchFamily="18" charset="2"/>
         <a:buChar char=""/>
@@ -12648,94 +12686,94 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="609600" y="6356350"/>
             <a:ext cx="2844800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{1C222AE0-8DF1-45D9-A161-EBD9443147CF}" type="datetime1">
+            <a:fld id="{3642D22D-FEB8-465F-A8FD-18F1FBBA08CF}" type="datetime1">
               <a:rPr lang="fr-FR" smtClean="0"/>
-              <a:t>21/10/2025</a:t>
+              <a:t>15/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="fr-FR"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du pied de page 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4165600" y="6356350"/>
             <a:ext cx="3860800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Espace réservé du numéro de diapositive 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8737600" y="6356350"/>
             <a:ext cx="2844800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
@@ -13221,51 +13259,51 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.PNG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
@@ -13688,84 +13726,84 @@
           <a:xfrm>
             <a:off x="804672" y="2724912"/>
             <a:ext cx="3209544" cy="1155525"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l"/>
             <a:r>
               <a:rPr lang="fr-FR" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
               </a:rPr>
-              <a:t>8 décembre 2025</a:t>
+              <a:t>xx novembre 2026</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85865D22-BAE4-4E38-8158-240FBD6887AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7451279" y="0"/>
-            <a:ext cx="4740720" cy="1900518"/>
+            <a:off x="6748754" y="263969"/>
+            <a:ext cx="5443245" cy="1575982"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Titre 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3D57D7E-BA61-48C4-8FC5-6672B53EEE26}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4764759" y="2382029"/>
             <a:ext cx="7427240" cy="1841289"/>
           </a:xfrm>
@@ -14290,51 +14328,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé du pied de page 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6B8D65E-4B09-4896-AF93-21233ECFE631}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du numéro de diapositive 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B215DC6-AB79-4FDE-BC13-AF780C4AC372}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -14824,51 +14862,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titre 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF33171A-1607-48BF-944C-93023F01589E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR" dirty="0"/>
-              <a:t>7a. Contribution au programme de R&amp;D du RMT</a:t>
+              <a:t>7a. Contribution au programme de R&amp;D du RMT BouclageS</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" b="1" i="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Espace réservé du contenu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2883A4C-1DC3-4F85-A9AE-7849BFF03003}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -14906,51 +14944,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé du pied de page 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6B8D65E-4B09-4896-AF93-21233ECFE631}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du numéro de diapositive 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B215DC6-AB79-4FDE-BC13-AF780C4AC372}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -15447,101 +15485,109 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Titre 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF33171A-1607-48BF-944C-93023F01589E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR" dirty="0"/>
-              <a:t>7b. Contribution au programme de R&amp;D du RMT</a:t>
+              <a:t>7b. Contribution au programme de R&amp;D du RMT BouclageS</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" b="1" i="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Espace réservé du contenu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2883A4C-1DC3-4F85-A9AE-7849BFF03003}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR" dirty="0"/>
-              <a:t>Axe(s) de travail du RMT BOUCLAGE dans le(s)quel(s) le projet s’inscrit</a:t>
+              <a:t>Axe(s) de travail du RMT BouclageS dans le(s)quel(s) le projet s’inscrit</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="fr-FR" dirty="0"/>
               <a:t>…</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:endParaRPr lang="fr-FR" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR" b="0" dirty="0"/>
-              <a:t>Thématiques et actions du RMT BOUCLAGE auxquelles le projet pourra contribuer, et modalités d’articulation avec les actions, Groupes de Travail et projets en cours ou prévus au sein du RMT</a:t>
+              <a:t>Thématiques et actions du RMT </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" dirty="0"/>
+              <a:t>BouclageS</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="fr-FR" b="0" dirty="0"/>
+              <a:t> auxquelles le projet pourra contribuer, et modalités d’articulation avec les actions, Groupes de Travail et projets en cours ou prévus au sein du RMT</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="fr-FR" dirty="0"/>
               <a:t>…</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="fr-FR" b="0" dirty="0"/>
               <a:t>…</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="fr-FR" dirty="0"/>
               <a:t>…</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
@@ -15556,51 +15602,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé du pied de page 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6B8D65E-4B09-4896-AF93-21233ECFE631}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du numéro de diapositive 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B215DC6-AB79-4FDE-BC13-AF780C4AC372}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -16159,51 +16205,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé du pied de page 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{038E5574-704A-4FAB-BEEB-D131D512FD24}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du numéro de diapositive 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97A026E8-EF16-4661-958D-2972E095B5C3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -16368,51 +16414,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé du pied de page 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6B8D65E-4B09-4896-AF93-21233ECFE631}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du numéro de diapositive 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B215DC6-AB79-4FDE-BC13-AF780C4AC372}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -16973,51 +17019,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé du pied de page 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6B8D65E-4B09-4896-AF93-21233ECFE631}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du numéro de diapositive 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B215DC6-AB79-4FDE-BC13-AF780C4AC372}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -17554,51 +17600,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé du pied de page 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6B8D65E-4B09-4896-AF93-21233ECFE631}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du numéro de diapositive 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B215DC6-AB79-4FDE-BC13-AF780C4AC372}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -18135,51 +18181,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé du pied de page 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6B8D65E-4B09-4896-AF93-21233ECFE631}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du numéro de diapositive 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B215DC6-AB79-4FDE-BC13-AF780C4AC372}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -18716,51 +18762,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé du pied de page 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6B8D65E-4B09-4896-AF93-21233ECFE631}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du numéro de diapositive 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B215DC6-AB79-4FDE-BC13-AF780C4AC372}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -19297,51 +19343,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé du pied de page 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6B8D65E-4B09-4896-AF93-21233ECFE631}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du numéro de diapositive 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B215DC6-AB79-4FDE-BC13-AF780C4AC372}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -19853,51 +19899,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé du pied de page 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6B8D65E-4B09-4896-AF93-21233ECFE631}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du numéro de diapositive 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B215DC6-AB79-4FDE-BC13-AF780C4AC372}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -23434,109 +23480,109 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2883A4C-1DC3-4F85-A9AE-7849BFF03003}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR" dirty="0"/>
               <a:t>Complémentarité des partenaires au sein des actions</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="fr-FR" dirty="0"/>
-              <a:t>Action 1: </a:t>
+              <a:t>Action 1 : </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="fr-FR" dirty="0"/>
-              <a:t>Action 2: </a:t>
+              <a:t>Action 2 : </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="fr-FR" dirty="0"/>
-              <a:t>Action 3: </a:t>
+              <a:t>Action 3 : </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="fr-FR" dirty="0"/>
               <a:t>…</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="fr-FR" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR" dirty="0"/>
               <a:t>Modalités d’animation des partenaires au sein et entre les actions</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Espace réservé du pied de page 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6B8D65E-4B09-4896-AF93-21233ECFE631}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="fr-FR"/>
-              <a:t>Comité de labellisation du RMT BOUCLAGE – 8 décembre 2025</a:t>
+              <a:t>Comité de labellisation du RMT BouclageS – xx novembre 2026</a:t>
             </a:r>
             <a:endParaRPr lang="fr-FR" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Espace réservé du numéro de diapositive 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B215DC6-AB79-4FDE-BC13-AF780C4AC372}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -25156,97 +25202,97 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>685</Words>
+  <Words>687</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Grand écran</PresentationFormat>
   <Paragraphs>160</Paragraphs>
   <Slides>13</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Polices utilisées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Thème</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titres des diapositives</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="19" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Calibri Light</vt:lpstr>
       <vt:lpstr>Symbol</vt:lpstr>
       <vt:lpstr>Thème Office</vt:lpstr>
       <vt:lpstr>Click&amp;Vote</vt:lpstr>
       <vt:lpstr>Comité de labellisation</vt:lpstr>
       <vt:lpstr>1. Contexte et enjeux</vt:lpstr>
       <vt:lpstr>2. Objectifs du projet</vt:lpstr>
       <vt:lpstr>3. Structuration du projet, axes de travail, actions prévues (1/4)</vt:lpstr>
       <vt:lpstr>3. Structuration du projet, axes de travail, actions prévues (2/4)</vt:lpstr>
       <vt:lpstr>3. Structuration du projet, axes de travail, actions prévues (3/4)</vt:lpstr>
       <vt:lpstr>3. Structuration du projet, axes de travail, actions prévues (4/4)</vt:lpstr>
       <vt:lpstr>4. Partenaires</vt:lpstr>
       <vt:lpstr>5. Fonctionnement du partenariat</vt:lpstr>
       <vt:lpstr>6. Productions attendues (préciser leur caractère innovant)</vt:lpstr>
-      <vt:lpstr>7a. Contribution au programme de R&amp;D du RMT</vt:lpstr>
-      <vt:lpstr>7b. Contribution au programme de R&amp;D du RMT</vt:lpstr>
+      <vt:lpstr>7a. Contribution au programme de R&amp;D du RMT BouclageS</vt:lpstr>
+      <vt:lpstr>7b. Contribution au programme de R&amp;D du RMT BouclageS</vt:lpstr>
       <vt:lpstr>Pièces à joindre au diaporama </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Réunion de lancement</dc:title>
   <dc:creator>Mathilde HEURTAUX</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>